--- v0 (2025-12-22)
+++ v1 (2026-04-07)
@@ -28,180 +28,180 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Photo de fantassins entre 1890-1905 (12-033)</t>
-[...40 lines deleted...]
-    <t xml:space="preserve">Ordre de logement militaire pour Pierre Joseph MOCCAND datant de 1849 </t>
+    <t>Photo d'André MOCCAND au ski avec ses compagnons en service militaire (6-115)</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND au ski avec ses compagnons en service militaire</t>
+  </si>
+  <si>
+    <t>Photo du soldat Joseph MILLIET de Gruffy (6-037)</t>
+  </si>
+  <si>
+    <t>Photo du soldat Joseph MILLIET de Gruffy</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND dans un camp militaire (6-028)</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND dans un camp militaire</t>
+  </si>
+  <si>
+    <t>Photo d’André MOCCAND devant un camion militaire (6-025)</t>
+  </si>
+  <si>
+    <t>Photo d’André MOCCAND devant un camion militaire</t>
+  </si>
+  <si>
+    <t>Photo des chasseurs alpin dans la neige en 1998 (6-019)</t>
+  </si>
+  <si>
+    <t>Photo des chasseurs alpin dans la neige en 1998
+André MOCCAND</t>
+  </si>
+  <si>
+    <t>Affiche humoristique de la 27ème compagnie, 1970 (55-025)</t>
+  </si>
+  <si>
+    <t>Affiche humoristique de la 27ème compagnie, 1970</t>
+  </si>
+  <si>
+    <t>Carte Postale du camp du Valdahon de François Rannaud (55-020)</t>
+  </si>
+  <si>
+    <t>Carte Postale du camp du Valdahon de François Rannaud à Marie, 1915</t>
+  </si>
+  <si>
+    <t>Carte Postale de François Louis Rannaud à son oncle 1915 (55-011)</t>
+  </si>
+  <si>
+    <t>Carte Postale de François Louis Rannaud à son oncle 1915</t>
+  </si>
+  <si>
+    <t>Photo de groupe militaires, François Louis Rannaud (55-009)</t>
+  </si>
+  <si>
+    <t>Photo de groupe militaires, François Louis Rannaud</t>
+  </si>
+  <si>
+    <t>Carte postale pour la libération du territoire - 1918 (5-009)</t>
+  </si>
+  <si>
+    <t>Carte postale pour la libération du territoire - 1918</t>
+  </si>
+  <si>
+    <t>Portrait au fusain d'un militaire du 25e régiment (42-009)</t>
+  </si>
+  <si>
+    <t>Portrait au fusain d'un militaire probablement RANNAUD FAVRE du 25e régiment avant 1900</t>
+  </si>
+  <si>
+    <t>Photo de la classe du 2e régiment du 14e bataillon alpin, les enfants de la Haute Savoie - 1899 (42-008)</t>
+  </si>
+  <si>
+    <t>Photo de la classe du 2e régiment du 14e bataillon alpin, les enfants de la Haute Savoie - 1899</t>
+  </si>
+  <si>
+    <t>Photo des militaires BARBIER et Germain JOATHON durant la Première Guerre Mondiale (40-042)</t>
+  </si>
+  <si>
+    <t>Photo des militaires BARBIER et Germain JOATHON (à droite, mort le 31 octobre 1918) durant la Première Guerre Mondiale</t>
   </si>
   <si>
     <t>Photo d'un groupe de militaires dans les années 40  (40-016)</t>
   </si>
   <si>
     <t xml:space="preserve">Photo d'un groupe de militaires dans les années 40 
 En haut de gauche à droite : Jean DEFFAYET, Cyril  DUCROZ (suisse), Clément MOCCAND (bamboche), ?
 En bas de gauche à droite : ?, Oscar DUCROZ et Modeste DUCROT
 </t>
   </si>
   <si>
-    <t>Photo des militaires BARBIER et Germain JOATHON durant la Première Guerre Mondiale (40-042)</t>
-[...75 lines deleted...]
-    <t>Photo d'André MOCCAND au ski avec ses compagnons en service militaire</t>
+    <t>Ordre de logement militaire pour Pierre Joseph MOCCAND datant de 1849  (33-006)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ordre de logement militaire pour Pierre Joseph MOCCAND datant de 1849 </t>
+  </si>
+  <si>
+    <t>Lettre du capitaine annonçant la mort du soldat François RICHARD POMET 1940 (25-011)</t>
+  </si>
+  <si>
+    <t>Lettre du capitaine annonçant la mort du soldat François RICHARD POMET LE 2 septembre 1940</t>
+  </si>
+  <si>
+    <t>Lettres de François RICHARD-POMET au front pour sa tante et ses parents 1940 (25-008)</t>
+  </si>
+  <si>
+    <t>Lettres de François RICHARD-POMET au front pour sa tante le 11 septembre 1939 et le 7 février 1940,  et le 9 juin 1940 pour ses parents</t>
+  </si>
+  <si>
+    <t>Photo du soldat Joseph MOCCAND à Paris – 1915 (2-1586)</t>
+  </si>
+  <si>
+    <t>Photo du soldat Joseph MOCCAND à Paris – 1915</t>
+  </si>
+  <si>
+    <t>Carte postale de François Forax 1928 (17-004)</t>
+  </si>
+  <si>
+    <t>Carte postale représentant un soldat et ses compagnons transportant l'artillerie de la guerre. François Forax écrit à son ami pour donner et prendre des nouvelles de Besançon en 1928.
+"352 au jus" signifie le temps qu'il lui restait du service militaire.</t>
+  </si>
+  <si>
+    <t>Carte postale de François Forax 1927 (17-002)</t>
+  </si>
+  <si>
+    <t>Carte Postale de François Forax représentant une scène militaire et écrivant à un ami après avoir rejoint le "fourbi militaire" ou le régiment d'artillerie à Besançon en 1927.</t>
+  </si>
+  <si>
+    <t>Photo de fantassins entre 1890-1905 (12-033)</t>
+  </si>
+  <si>
+    <t>Photo de fantassins entre 1890-1905
+En bas, 2e en partant de la droite : PIN Nicolas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -226,663 +226,663 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839bda9d0a60dd3fbfcdd4507e6b493.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9966642bd50e383956f9a1135ed8b63.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ecb59185b97a03a4744366547f97.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030c4e6ac36d08d20dd3a8ecb4878c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a3e119393ed73f0287cef0e337c4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f1fe62d60c39e93927c5263b1a0be.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a03b4417457a5b3925d8d95413e5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d223beb4b2bc69eae9f52eda65ec3c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d366526ca98685a9c1ebf709926de.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9cec7338806056491b9e255d4e82a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd785c938af555d0fdcf6b6478685c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b849e3914e3f4d0514c6d5eed11b1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cc3419fe002ed31ee7524ceab6487.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb513131ea53028182f0dbf23ce5b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a29d51d06e26516883ff3864752a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4d59813edc436197ac99808020a11.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68cabe3e64b8faa181e8c5fcf9cea2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfb4e4275407473a6b028972f84213.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4018649075783cb5d1e03ab6be9a773.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d89295558a8a437ca6279e9c7541d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3091d5e1da531ddee278a2dd6e409.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3091d5e1da531ddee278a2dd6e409.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d89295558a8a437ca6279e9c7541d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4018649075783cb5d1e03ab6be9a773.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfb4e4275407473a6b028972f84213.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68cabe3e64b8faa181e8c5fcf9cea2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4d59813edc436197ac99808020a11.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a29d51d06e26516883ff3864752a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb513131ea53028182f0dbf23ce5b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cc3419fe002ed31ee7524ceab6487.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b849e3914e3f4d0514c6d5eed11b1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd785c938af555d0fdcf6b6478685c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9cec7338806056491b9e255d4e82a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d366526ca98685a9c1ebf709926de.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d223beb4b2bc69eae9f52eda65ec3c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a03b4417457a5b3925d8d95413e5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f1fe62d60c39e93927c5263b1a0be.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a3e119393ed73f0287cef0e337c4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030c4e6ac36d08d20dd3a8ecb4878c4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ecb59185b97a03a4744366547f97.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9966642bd50e383956f9a1135ed8b63.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839bda9d0a60dd3fbfcdd4507e6b493.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="9563100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10506075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9439275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9477375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9467850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8258175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4391025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4314825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10429875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4857750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9801225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7839075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10420350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4200525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="5391150"/>
-    <xdr:pic>
-[...598 lines deleted...]
-    <xdr:ext cx="6667500" cy="9563100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1208,251 +1208,251 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="481">
+    <row r="2" spans="1:26" customHeight="1" ht="853">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="374">
+    <row r="3" spans="1:26" customHeight="1" ht="937">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="378">
+    <row r="4" spans="1:26" customHeight="1" ht="842">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="929">
+    <row r="5" spans="1:26" customHeight="1" ht="845">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="842">
+    <row r="6" spans="1:26" customHeight="1" ht="844">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="842">
+    <row r="7" spans="1:26" customHeight="1" ht="737">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="699">
+    <row r="8" spans="1:26" customHeight="1" ht="379">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="383">
+    <row r="9" spans="1:26" customHeight="1" ht="391">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="874">
+    <row r="10" spans="1:26" customHeight="1" ht="385">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="433">
+    <row r="11" spans="1:26" customHeight="1" ht="931">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:26" customHeight="1" ht="842">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="931">
+    <row r="13" spans="1:26" customHeight="1" ht="433">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="385">
+    <row r="14" spans="1:26" customHeight="1" ht="874">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="391">
+    <row r="15" spans="1:26" customHeight="1" ht="383">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="379">
+    <row r="16" spans="1:26" customHeight="1" ht="699">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="737">
+    <row r="17" spans="1:26" customHeight="1" ht="842">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="844">
+    <row r="18" spans="1:26" customHeight="1" ht="842">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="845">
+    <row r="19" spans="1:26" customHeight="1" ht="929">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="842">
+    <row r="20" spans="1:26" customHeight="1" ht="378">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="937">
+    <row r="21" spans="1:26" customHeight="1" ht="374">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="853">
+    <row r="22" spans="1:26" customHeight="1" ht="481">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>