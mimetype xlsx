--- v1 (2026-06-15)
+++ v2 (2026-10-19)
@@ -28,134 +28,134 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Photo de la chapelle du Fay (7-026)</t>
+  </si>
+  <si>
+    <t>Photo de la chapelle du Fay</t>
+  </si>
+  <si>
+    <t>Photos à la chapelle de Notre Dame des Grâces  (7-025)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photos à la chapelle de Notre Dame des Grâces </t>
+  </si>
+  <si>
+    <t>Photos de la rénovation du clocher de la chapelle Notre Dame des Grâces  (7-024)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photos de la rénovation du clocher de la chapelle Notre Dame des Grâces </t>
+  </si>
+  <si>
+    <t>Photos de la chapelle de Salvagny (7-023)</t>
+  </si>
+  <si>
+    <t>Photos de la chapelle de Salvagny</t>
+  </si>
+  <si>
+    <t>Photo du nouveau clocher de la chapelle de Salmoiry  (54-007)</t>
+  </si>
+  <si>
+    <t>Photo du nouveau clocher de la chapelle de Salmoiry fait par Joseph Ducroz</t>
+  </si>
+  <si>
+    <t>Article de journal sur le caté et les chapelles de Sixt Fer-à-Cheval -1998 (43-010)</t>
+  </si>
+  <si>
+    <t>Article de journal sur le caté et les chapelles de Sixt Fer-à-Cheval paru dans l'Echo du Haut Giffre en décembre 1998</t>
+  </si>
+  <si>
+    <t>Article de journal sur les chapelles de Sixt Fer-à-Cheval -1998 (43-009)</t>
+  </si>
+  <si>
+    <t>Article de journal sur les chapelles de Sixt Fer-à-Cheval paru dans l'Echo du Haut Giffre en novembre 1998</t>
+  </si>
+  <si>
+    <t>Chapelle du hameau "Le Mont" 1964 (38-002)</t>
+  </si>
+  <si>
+    <t>Chapelle du hameau "Le Mont" 1964</t>
+  </si>
+  <si>
+    <t>Chapelle sur la rive gauche du Giffre entre Samoëns et Sixt (2-4491)</t>
+  </si>
+  <si>
+    <t>Chapelle de Notre Dame des Grâces</t>
+  </si>
+  <si>
+    <t>La chapelle de Salvagny (2-2985)</t>
+  </si>
+  <si>
+    <t>La chapelle de Salvagny</t>
+  </si>
+  <si>
+    <t>Chapelle Notre Dame des Grâces  LE PERRET (1-028)</t>
+  </si>
+  <si>
+    <t>Chapelle Notre Dame des Grâces  Hameau LE PERRET</t>
+  </si>
+  <si>
+    <t>Chapelle du Hameau le Mont (1-027)</t>
+  </si>
+  <si>
+    <t>Chapelle du Hameau le Mont sous la neige</t>
+  </si>
+  <si>
+    <t>Chapelle du hameau LE MONT (1-026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chapelle du hameau LE MONT  sous la neige </t>
+  </si>
+  <si>
     <t>Photo de la chapelle du MONT (1-025)</t>
   </si>
   <si>
     <t xml:space="preserve"> La Chapelle du hameau " LE MONT "  a été érigée en 1623 dédiée a Saint Bernard des Alpes 
  dit " de Menthon "
 belvédère sur la  Pointe de Sales 2733m</t>
-  </si>
-[...76 lines deleted...]
-    <t>Photo de la chapelle du Fay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -180,453 +180,453 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219b3bc4a1bcbae557c25d5be4adc8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd9877fcd90c9405c6b4578956da0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7603759095ff198a45c8935740ce8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1bfa230ecb3e84b6b8b306345b28.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d725bc288167b54bcdc9b5d88ac996.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403669ad9d6c5b407aa53153064a868e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda46bc124b31057a5675202b47fc765.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa498034a785a55929967e71b84ac4d4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6feded25fa81208f3d83d9c0227cb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5cc402e348d4ebca30563ab3dbd1b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b770b78e108f433a0cacf76ed58347.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d930d5f08cbff9437910c229cdfe9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c597a4a66921ed8ec2dd5240a025.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e95f8c606fb6b8d1fcce315f4af447.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e95f8c606fb6b8d1fcce315f4af447.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c597a4a66921ed8ec2dd5240a025.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d930d5f08cbff9437910c229cdfe9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b770b78e108f433a0cacf76ed58347.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5cc402e348d4ebca30563ab3dbd1b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6feded25fa81208f3d83d9c0227cb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa498034a785a55929967e71b84ac4d4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda46bc124b31057a5675202b47fc765.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403669ad9d6c5b407aa53153064a868e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d725bc288167b54bcdc9b5d88ac996.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1bfa230ecb3e84b6b8b306345b28.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7603759095ff198a45c8935740ce8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd9877fcd90c9405c6b4578956da0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219b3bc4a1bcbae557c25d5be4adc8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="10210800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10067925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10325100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11582400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9201150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4200525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10191750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8896350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9096375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9096375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="7705725"/>
-    <xdr:pic>
-[...388 lines deleted...]
-    <xdr:ext cx="6667500" cy="10210800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -952,181 +952,181 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="687">
+    <row r="2" spans="1:26" customHeight="1" ht="911">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="811">
+    <row r="3" spans="1:26" customHeight="1" ht="386">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="811">
+    <row r="4" spans="1:26" customHeight="1" ht="898">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="793">
+    <row r="5" spans="1:26" customHeight="1" ht="921">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="909">
+    <row r="6" spans="1:26" customHeight="1" ht="1033">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="374">
+    <row r="7" spans="1:26" customHeight="1" ht="402">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="892">
+    <row r="8" spans="1:26" customHeight="1" ht="821">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="821">
+    <row r="9" spans="1:26" customHeight="1" ht="892">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="402">
+    <row r="10" spans="1:26" customHeight="1" ht="374">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="1033">
+    <row r="11" spans="1:26" customHeight="1" ht="909">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="921">
+    <row r="12" spans="1:26" customHeight="1" ht="793">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="898">
+    <row r="13" spans="1:26" customHeight="1" ht="811">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="386">
+    <row r="14" spans="1:26" customHeight="1" ht="811">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="911">
+    <row r="15" spans="1:26" customHeight="1" ht="687">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>