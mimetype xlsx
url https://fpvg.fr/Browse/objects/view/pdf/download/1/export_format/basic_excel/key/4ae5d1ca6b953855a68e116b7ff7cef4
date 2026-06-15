--- v0 (2025-12-22)
+++ v1 (2026-06-15)
@@ -48,54 +48,54 @@
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Village de Salvagny avant et après l'incendie de 1912 (10-003)</t>
   </si>
   <si>
     <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
   </si>
   <si>
     <t>Carte Postale - La vallée de Sixt à Salvagny (12-007)</t>
   </si>
   <si>
     <t>Carte Postale 
 [13843] La vallée de Sixt à Salvagny 
 Au verso : Les beaux sites de France</t>
   </si>
   <si>
     <t>Photo du travail dans les champs (12-035)</t>
   </si>
   <si>
     <t>Photo du travail dans les champs avec 3 femmes et 2 enfants, probablement au dessus de Salvagny</t>
   </si>
   <si>
-    <t>Photos dans le village de Salvagny (2-037)</t>
-[...2 lines deleted...]
-    <t>Photos dans le village de Salvagny</t>
+    <t>Photo dans le village de Salvagny (2-037)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny</t>
   </si>
   <si>
     <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912 (2-1479)</t>
   </si>
   <si>
     <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912</t>
   </si>
   <si>
     <t>La colonie de vacances "Vaillance et Sourire" à Salvagny (2-1740)</t>
   </si>
   <si>
     <t>La colonie de vacances "Vaillance et Sourire" à Salvagny</t>
   </si>
   <si>
     <t>La chapelle de Salvagny (2-2985)</t>
   </si>
   <si>
     <t>La chapelle de Salvagny</t>
   </si>
   <si>
     <t>Cartes postales de la Colonie "Vaillance &amp; Sourire" à Salvagny (2-3142)</t>
   </si>
   <si>
     <t>Cartes postales de la Colonie "Vaillance &amp; Sourire" à Salvagny</t>
   </si>