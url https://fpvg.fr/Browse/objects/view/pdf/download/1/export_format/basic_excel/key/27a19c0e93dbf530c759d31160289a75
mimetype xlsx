--- v0 (2026-04-08)
+++ v1 (2026-10-20)
@@ -28,151 +28,151 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Chalets de Commune vue sur la Chaîne des Avoudruz (56-031)</t>
-[...2 lines deleted...]
-    <t>Chalets de Commune vue sur la Chaîne des Avoudruz</t>
+    <t>Photo à l'alpage de commune (12-041)</t>
+  </si>
+  <si>
+    <t>Photo à l'alpage de commune
+3 hommes et des enfants à l'intérieur du chalet d'alpage</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Commune, 1943 (12-043)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Commune, 1943</t>
+  </si>
+  <si>
+    <t>Photos à Commune (12-044)</t>
+  </si>
+  <si>
+    <t>Photos à Commune</t>
+  </si>
+  <si>
+    <t>Photo de la construction de la fruitière de Commune, juin 1943 (12-055)</t>
+  </si>
+  <si>
+    <t>Photo de la construction de la fruitière de Commune, juin 1943</t>
+  </si>
+  <si>
+    <t>Le Grenier de Commune vu de l'arête du Genévrier (2-1051)</t>
+  </si>
+  <si>
+    <t>Le Grenier de Commune vu de l'arête du Genévrier</t>
+  </si>
+  <si>
+    <t>Photo dans les éboulis du Grenier (2-383)</t>
+  </si>
+  <si>
+    <t>Photo dans les éboulis du Grenier</t>
+  </si>
+  <si>
+    <t>Photo des chalets de Commune vus sur la Pointe de Ressassat, Melon des Avoudrues et la Pointe de Sambet (2-4011)</t>
+  </si>
+  <si>
+    <t>Photo des chalets de Commune vus sur la Pointe de Ressassat, Melon des Avoudrues et la Pointe de Sambet
+Les chalets sont alignés pour se protéger des avalanches, les toits sont recouverts d'ancelles (bardeaux de bois) maintenus par de grosses pierres.</t>
+  </si>
+  <si>
+    <t>Photo du Grenier de Commune (2-4245)</t>
+  </si>
+  <si>
+    <t>Photo du Grenier de Commune</t>
+  </si>
+  <si>
+    <t>Photo sur les arêtes du Grenier vue du Grenier (2-579)</t>
+  </si>
+  <si>
+    <t>Photo sur les arêtes du Grenier vue du Grenier</t>
+  </si>
+  <si>
+    <t>Photo au chalet au Praz de Commune - 1960 (27-023)</t>
+  </si>
+  <si>
+    <t>Photo au chalet au Praz de Commune - 1960
+     ,       , Monique MOCCAND, Jean-Louis CHENEVAL,    RANNAUD épouse CHENEVAL et     MOCCAND</t>
+  </si>
+  <si>
+    <t>Photo à Commune sur le "Moré", devant la Croix  (27-024)</t>
+  </si>
+  <si>
+    <t>Photo à Commune sur le "Moré", devant la Croix 
+CHENEVAL Jean Louis, inconnu, Olympe, inconnus</t>
+  </si>
+  <si>
+    <t>Photo de groupe devant la croix des "Moré" à Commune - 1956 (27-051)</t>
+  </si>
+  <si>
+    <t>Photo de groupe devant la croix des "Moré" à Commune - 1956
+Poncette GRIREL, Jean Louis CHENEVAL (derrière la croix), Regis GRIREL (à coter du chien)</t>
+  </si>
+  <si>
+    <t>Photos de la construction de la fruitière des Praz de Commune - 1948 (29-001)</t>
+  </si>
+  <si>
+    <t>Photos de la construction de la fruitière des Praz de Commune - 1948</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Commune (29-005)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Commune
+De gauche à droite : "Gros pépé" Brairet, Léon MOCCAND, fils de Léon?, Jean GAY</t>
   </si>
   <si>
     <t>Chalets de Commune (51-008)</t>
   </si>
   <si>
     <t>Chalets de Commune
 Les chalets sont alignés pour se protéger des avalanches, les toits sont recouverts d'ancelles (bardeaux de bois) maintenus par de grosses pierres.</t>
   </si>
   <si>
-    <t>Photo de groupe à Commune (29-005)</t>
-[...86 lines deleted...]
-3 hommes et des enfants à l'intérieur du chalet d'alpage</t>
+    <t>Chalets de Commune vue sur la Chaîne des Avoudruz (56-031)</t>
+  </si>
+  <si>
+    <t>Chalets de Commune vue sur la Chaîne des Avoudruz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -197,513 +197,513 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25101f3df9261c7375db05ee61720c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861fbb0d3b1cf83d8faa1482784f18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeba40c49901704ea3965bd5e3d814.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77693a22ac35f73850e17b444df694d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693982f89c4ff8619e6609365ede071.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcedabd75dbc37a17d143d5bab7e710.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f8d4ba173c2112132d41d90cde05.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e539e21810b05f826e6ec22e2a94c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b32eb9791f0c00d243e9d4502660f1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b56b93e7821df440d7ed4524b901e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c89370758c18a5fb5a8d2dbae6926.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e7a64272f6466ce764b945b9f2eb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1f4277cab3d9d6a90a46c86fcba10.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ade336c37ddc9e27bd4b98026dfac.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3545d4be9daeb6e461c6befffa58.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c019e3d5f4aa94dd69546575e0d000.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c019e3d5f4aa94dd69546575e0d000.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3545d4be9daeb6e461c6befffa58.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ade336c37ddc9e27bd4b98026dfac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1f4277cab3d9d6a90a46c86fcba10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e7a64272f6466ce764b945b9f2eb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c89370758c18a5fb5a8d2dbae6926.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b56b93e7821df440d7ed4524b901e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b32eb9791f0c00d243e9d4502660f1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e539e21810b05f826e6ec22e2a94c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f8d4ba173c2112132d41d90cde05.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcedabd75dbc37a17d143d5bab7e710.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693982f89c4ff8619e6609365ede071.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77693a22ac35f73850e17b444df694d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeba40c49901704ea3965bd5e3d814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861fbb0d3b1cf83d8faa1482784f18.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25101f3df9261c7375db05ee61720c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="9906000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4638675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4648200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10515600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3971925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4772025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9772650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10715625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4305300"/>
-    <xdr:pic>
-[...448 lines deleted...]
-    <xdr:ext cx="6667500" cy="9906000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1029,201 +1029,201 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="384">
+    <row r="2" spans="1:26" customHeight="1" ht="884">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="381">
+    <row r="3" spans="1:26" customHeight="1" ht="413">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="956">
+    <row r="4" spans="1:26" customHeight="1" ht="419">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="417">
+    <row r="5" spans="1:26" customHeight="1" ht="414">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="872">
+    <row r="6" spans="1:26" customHeight="1" ht="386">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="403">
+    <row r="7" spans="1:26" customHeight="1" ht="938">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="425">
+    <row r="8" spans="1:26" customHeight="1" ht="379">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="354">
+    <row r="9" spans="1:26" customHeight="1" ht="376">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="376">
+    <row r="10" spans="1:26" customHeight="1" ht="354">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="379">
+    <row r="11" spans="1:26" customHeight="1" ht="425">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="938">
+    <row r="12" spans="1:26" customHeight="1" ht="403">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="386">
+    <row r="13" spans="1:26" customHeight="1" ht="872">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="414">
+    <row r="14" spans="1:26" customHeight="1" ht="417">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="419">
+    <row r="15" spans="1:26" customHeight="1" ht="956">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="413">
+    <row r="16" spans="1:26" customHeight="1" ht="381">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="884">
+    <row r="17" spans="1:26" customHeight="1" ht="384">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>